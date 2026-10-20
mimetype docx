--- v0 (2026-09-05)
+++ v1 (2026-10-20)
@@ -7,51 +7,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">ARAç SATış SöZLEşMESI ÖRNEğI (WORD İNDIR)</w:t>
+        <w:t xml:space="preserve">ARAç SATış SöZLEşMESI ÖRNEğI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ARAÇ SATIŞ SÖZLEŞMESİ (NOTER ÖNCESİ TARAFLAR ARASI)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p>